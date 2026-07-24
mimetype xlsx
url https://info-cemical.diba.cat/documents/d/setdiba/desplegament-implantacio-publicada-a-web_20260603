--- v0 (2026-06-06)
+++ v1 (2026-07-24)
@@ -1,356 +1,302 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Montse Escriptori\DIBA\Gestor d'expedients\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\andinachpg\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A41764EF-11A2-42BE-AFF4-1A65BB199665}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F061C430-6A39-49D7-B646-CCA41F852330}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10905" xr2:uid="{709A6159-743C-414A-A991-F4B77AAC06EC}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{FBD3D36C-A6FE-446E-B2B0-55B501927BC4}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
+    <sheet name="Full1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Usuari</author>
   </authors>
   <commentList>
-    <comment ref="B343" authorId="0" shapeId="0" xr:uid="{167EB883-4E11-443F-8281-A6075A7FBD42}">
+    <comment ref="B343" authorId="0" shapeId="0" xr:uid="{834698AD-75AF-474C-A2F7-1EC4F1E4136B}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
-            <charset val="1"/>
+            <family val="2"/>
           </rPr>
           <t>Usuari:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
-            <charset val="1"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Veure comentaris del camp observacions</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2093" uniqueCount="430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1396" uniqueCount="366">
   <si>
     <t>Tipus ens</t>
   </si>
   <si>
     <t>Entitat local</t>
   </si>
   <si>
-    <t>Municipi</t>
-[...4 lines deleted...]
-  <si>
     <t>SeTDIBA. Estat actual</t>
   </si>
   <si>
     <t>SeTDIBA. Estat implantació nou gestor</t>
   </si>
   <si>
     <t>Ajuntament</t>
   </si>
   <si>
     <t>Abrera</t>
   </si>
   <si>
-    <t>Baix Llobregat</t>
+    <t>En programació</t>
+  </si>
+  <si>
+    <t>2 - Pendent planificació</t>
+  </si>
+  <si>
+    <t>Consorci</t>
+  </si>
+  <si>
+    <t>Agència de Desenvolupament del Berguedà</t>
+  </si>
+  <si>
+    <t>Berga</t>
+  </si>
+  <si>
+    <t>Aguilar de Segarra</t>
+  </si>
+  <si>
+    <t>En servei</t>
+  </si>
+  <si>
+    <t>3 - Programat 2026</t>
+  </si>
+  <si>
+    <t>Aiguafreda</t>
+  </si>
+  <si>
+    <t>Desistit</t>
+  </si>
+  <si>
+    <t>0 - NO sol·licitat</t>
+  </si>
+  <si>
+    <t>Ens de gestió</t>
+  </si>
+  <si>
+    <t>Aigües d’Osona, SA</t>
+  </si>
+  <si>
+    <t>Alella</t>
+  </si>
+  <si>
+    <t>Alpens</t>
+  </si>
+  <si>
+    <t>Ametlla del Vallès</t>
+  </si>
+  <si>
+    <t>Arenys de Mar</t>
   </si>
   <si>
     <t>No sol·licitat</t>
   </si>
   <si>
-    <t>0 - NO sol·licitat</t>
-[...73 lines deleted...]
-  <si>
     <t>Arenys de Munt</t>
   </si>
   <si>
     <t>Argençola</t>
   </si>
   <si>
-    <t>Anoia</t>
-[...1 lines deleted...]
-  <si>
     <t>Argentona</t>
   </si>
   <si>
     <t>Artés</t>
   </si>
   <si>
     <t>Avià</t>
   </si>
   <si>
     <t>Avinyó</t>
   </si>
   <si>
     <t>Avinyonet del Penedès</t>
   </si>
   <si>
-    <t>Alt Penedès</t>
-[...1 lines deleted...]
-  <si>
     <t>Badia del Vallès</t>
   </si>
   <si>
-    <t>Vallès Occidental</t>
-[...1 lines deleted...]
-  <si>
     <t>Bagà</t>
   </si>
   <si>
     <t>Balenyà</t>
   </si>
   <si>
     <t>Balsareny</t>
   </si>
   <si>
     <t>Begues</t>
   </si>
   <si>
     <t>Bellprat</t>
   </si>
   <si>
     <t>Bigues i Riells</t>
   </si>
   <si>
-    <t>Bigues i Riells del Fai</t>
-[...1 lines deleted...]
-  <si>
     <t>Borredà</t>
   </si>
   <si>
     <t>BRG SERVEIS MP SLU</t>
   </si>
   <si>
     <t>Bruc</t>
   </si>
   <si>
-    <t>El Bruc</t>
-[...1 lines deleted...]
-  <si>
     <t>Brull</t>
   </si>
   <si>
-    <t>El Brull</t>
-[...1 lines deleted...]
-  <si>
     <t>Cabanyes</t>
   </si>
   <si>
-    <t>Les Cabanyes</t>
-[...1 lines deleted...]
-  <si>
     <t>Cabrera d'Anoia</t>
   </si>
   <si>
     <t>Cabrera de Mar</t>
   </si>
   <si>
     <t>Cabrils</t>
   </si>
   <si>
     <t>Calaf</t>
   </si>
   <si>
     <t>Calders</t>
   </si>
   <si>
-    <t>Moianès</t>
-[...1 lines deleted...]
-  <si>
     <t>Caldes de Montbui</t>
   </si>
   <si>
     <t>Caldes d'Estrac</t>
   </si>
   <si>
     <t>Caldes XXI</t>
   </si>
   <si>
     <t>Calella</t>
   </si>
   <si>
     <t>Calldetenes</t>
   </si>
   <si>
     <t>Callús</t>
   </si>
   <si>
     <t>Calonge de Segarra</t>
   </si>
   <si>
     <t>Campins</t>
   </si>
   <si>
     <t>Canet de Mar</t>
   </si>
   <si>
     <t>Canovelles</t>
   </si>
   <si>
     <t>Canoves i Samalús</t>
   </si>
   <si>
-    <t>Cànoves i Samalús</t>
-[...1 lines deleted...]
-  <si>
     <t>Canyelles</t>
   </si>
   <si>
-    <t>Garraf</t>
-[...1 lines deleted...]
-  <si>
     <t>Capellades</t>
   </si>
   <si>
     <t>Capolat</t>
   </si>
   <si>
     <t>Cardedeu</t>
   </si>
   <si>
     <t>Cardona</t>
   </si>
   <si>
     <t>Carme</t>
   </si>
   <si>
     <t>Casserres</t>
   </si>
   <si>
     <t>Castell de l'Areny</t>
   </si>
   <si>
     <t>Castellar de n'Hug</t>
   </si>
   <si>
     <t>Castellar del Riu</t>
@@ -388,395 +334,314 @@
   <si>
     <t>Castellví de la Marca</t>
   </si>
   <si>
     <t>Castellví de Rosanes</t>
   </si>
   <si>
     <t>CCB Serveis Mediambientals S.A.U.</t>
   </si>
   <si>
     <t>Centelles</t>
   </si>
   <si>
     <t>Cercs</t>
   </si>
   <si>
     <t>Cervelló</t>
   </si>
   <si>
     <t>Collbató</t>
   </si>
   <si>
     <t>Collsuspina</t>
   </si>
   <si>
+    <t>4 - En implantació</t>
+  </si>
+  <si>
     <t>Consell Comarcal</t>
   </si>
   <si>
     <t>Consell Comarcal Alt Penedès</t>
   </si>
   <si>
-    <t>Vilafranca del Penedès</t>
-[...1 lines deleted...]
-  <si>
     <t>Consell Comarcal d'Anoia</t>
   </si>
   <si>
     <t>Igualada</t>
   </si>
   <si>
     <t>Consell Comarcal del Bages</t>
   </si>
   <si>
-    <t>Manresa</t>
-[...1 lines deleted...]
-  <si>
     <t>Consell Comarcal del Baix Llobregat</t>
   </si>
   <si>
-    <t>Sant Feliu de Llobregat</t>
-[...1 lines deleted...]
-  <si>
     <t>Consell Comarcal del Berguedà</t>
   </si>
   <si>
     <t>Consell Comarcal del Garraf</t>
   </si>
   <si>
-    <t>Vilanova i la Geltrú</t>
-[...1 lines deleted...]
-  <si>
     <t>Consell Comarcal del Maresme</t>
   </si>
   <si>
-    <t>Mataró</t>
-[...1 lines deleted...]
-  <si>
     <t>Consell Comarcal del Moianès</t>
   </si>
   <si>
     <t>Moià</t>
   </si>
   <si>
     <t>Consell Comarcal del Vallès Occidental</t>
   </si>
   <si>
-    <t>Terrassa</t>
-[...1 lines deleted...]
-  <si>
     <t>Consell Comarcal del Vallès Oriental</t>
   </si>
   <si>
-    <t>Granollers</t>
-[...1 lines deleted...]
-  <si>
     <t>Consell Comarcal d'Osona</t>
   </si>
   <si>
     <t>Consorci Besòs Tordera</t>
   </si>
   <si>
     <t>Consorci d’Osona de Serveis Socials</t>
   </si>
   <si>
     <t>Consorci d'Atenció a la Gent Gran de Callús</t>
   </si>
   <si>
     <t>Consorci de la Colònia Güell</t>
   </si>
   <si>
     <t>Consorci de la Vall del Ges, Orís i Bisaura</t>
   </si>
   <si>
     <t>Torelló</t>
   </si>
   <si>
     <t>Consorci de l'Espai Natural de les Guilleries-Savassona</t>
   </si>
   <si>
     <t>Vilanova de Sau</t>
   </si>
   <si>
     <t>Consorci de Residus del Vallès Oriental</t>
   </si>
   <si>
     <t>Consorci de Turisme del Baix Llobregat</t>
   </si>
   <si>
     <t>Consorci del Bages per a la Gestió de Residus</t>
   </si>
   <si>
     <t>Consorci del Lluçanès</t>
   </si>
   <si>
     <t>Olost</t>
   </si>
   <si>
     <t>Consorci del Parc de la Serralada Litoral</t>
   </si>
   <si>
     <t>Consorci del Parc Natural de la Serra de Collserola</t>
   </si>
   <si>
-    <t>Barcelona</t>
-[...1 lines deleted...]
-  <si>
     <t>Consorci del Ter</t>
   </si>
   <si>
-    <t>Manlleu</t>
-[...1 lines deleted...]
-  <si>
     <t>Consorci per a la gestió de residus urbans d’Osona</t>
   </si>
   <si>
     <t>Consorci per a la promoció dels municipis del Moianès</t>
   </si>
   <si>
     <t>Copons</t>
   </si>
   <si>
     <t>Corbera del Llobregat</t>
   </si>
   <si>
-    <t>Corbera de Llobregat</t>
-[...1 lines deleted...]
-  <si>
     <t>Cubelles</t>
   </si>
   <si>
     <t>Depuradores d’Osona, SL</t>
   </si>
   <si>
     <t>Dosrius</t>
   </si>
   <si>
-    <t>Entitat Municipal Descentralitzada</t>
-[...1 lines deleted...]
-  <si>
     <t>EMD Bellaterra</t>
   </si>
   <si>
-    <t>Cerdanyola del Vallès</t>
-[...1 lines deleted...]
-  <si>
     <t>EMD Sant Martí de Torroella</t>
   </si>
   <si>
     <t>Sant Joan de Vilatorrada</t>
   </si>
   <si>
     <t>EMD Sant Miquel de Balenyà</t>
   </si>
   <si>
-    <t>Sant Miquel de Balenyà</t>
-[...1 lines deleted...]
-  <si>
     <t>EMD Valldoreix</t>
   </si>
   <si>
-    <t>Valldoreix</t>
-[...1 lines deleted...]
-  <si>
     <t>Espunyola</t>
   </si>
   <si>
-    <t>L'Espunyola</t>
-[...1 lines deleted...]
-  <si>
     <t>Esquirol</t>
   </si>
   <si>
-    <t>L'Esquirol</t>
-[...1 lines deleted...]
-  <si>
     <t>Estany</t>
   </si>
   <si>
-    <t>L'Estany</t>
-[...1 lines deleted...]
-  <si>
     <t>Figaró-Montmany</t>
   </si>
   <si>
     <t>Fígols</t>
   </si>
   <si>
     <t>Fogars de la Selva</t>
   </si>
   <si>
-    <t>Selva</t>
-[...1 lines deleted...]
-  <si>
     <t>Fogars de Monclús</t>
   </si>
   <si>
-    <t>Fogars de Montclús</t>
-[...1 lines deleted...]
-  <si>
     <t>Folgueroles</t>
   </si>
   <si>
     <t>Fonollosa</t>
   </si>
   <si>
     <t>Font-rubí</t>
   </si>
   <si>
     <t>Fundació Cardona Històrica</t>
   </si>
   <si>
     <t>Fundació Llar de la Gent Gran de Montmeló</t>
   </si>
   <si>
     <t>Montmeló</t>
   </si>
   <si>
     <t>Fundació Residència d'Avis de la Pobla de Lillet</t>
   </si>
   <si>
     <t>Pobla de Lillet</t>
   </si>
   <si>
     <t>Fundació Rivus</t>
   </si>
   <si>
     <t>Gaià</t>
   </si>
   <si>
-    <t>4 - En implantació</t>
-[...1 lines deleted...]
-  <si>
     <t>Gallifa</t>
   </si>
   <si>
     <t>Garriga</t>
   </si>
   <si>
-    <t>La Garriga</t>
-[...1 lines deleted...]
-  <si>
     <t>Gelida</t>
   </si>
   <si>
     <t>Gironella</t>
   </si>
   <si>
     <t>Gisclareny</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
-    <t>La Granada</t>
-[...1 lines deleted...]
-  <si>
     <t>Granera</t>
   </si>
   <si>
     <t>Gualba</t>
   </si>
   <si>
     <t>Guardiola de Berguedà</t>
   </si>
   <si>
     <t>Gurb</t>
   </si>
   <si>
     <t>HOSERPI, SL</t>
   </si>
   <si>
     <t>Hostalets de Pierola</t>
   </si>
   <si>
-    <t>Els Hostalets de Pierola</t>
-[...1 lines deleted...]
-  <si>
     <t>Jorba</t>
   </si>
   <si>
     <t>Llacuna</t>
   </si>
   <si>
-    <t>La Llacuna</t>
-[...1 lines deleted...]
-  <si>
     <t>Llagosta</t>
   </si>
   <si>
-    <t>La Llagosta</t>
-[...1 lines deleted...]
-  <si>
     <t>Lliça d'Amunt</t>
   </si>
   <si>
-    <t>Lliçà d'Amunt</t>
-[...1 lines deleted...]
-  <si>
     <t>Lliça de Vall</t>
   </si>
   <si>
-    <t>Lliçà de Vall</t>
-[...1 lines deleted...]
-  <si>
     <t>Llinars del Vallès</t>
   </si>
   <si>
     <t>Lluçà</t>
   </si>
   <si>
     <t>Malgrat de Mar</t>
   </si>
   <si>
     <t>Malla</t>
   </si>
   <si>
     <t>Mancomunitat</t>
   </si>
   <si>
     <t>Mancomunitat d'Aguilar de Segarra, Fonollosa i Rajadell</t>
   </si>
   <si>
     <t>Mancomunitat d'aigües BERSOLS</t>
   </si>
   <si>
     <t>Montmajor</t>
   </si>
   <si>
     <t>Mancomunitat d'Aigües de Merlès</t>
   </si>
   <si>
     <t>Prats de Lluçanès</t>
   </si>
   <si>
     <t>Mancomunitat de la Fontsanta</t>
   </si>
   <si>
-    <t>Esplugues de Llobregat</t>
-[...1 lines deleted...]
-  <si>
     <t>Mancomunitat de l'Alt Maresme per a la Gestió de Residus Sòlids Urbans i del Medi Ambient</t>
   </si>
   <si>
     <t>Mancomunitat de l'Alta Segarra</t>
   </si>
   <si>
     <t>Mancomunitat de municipis berguedans per a la biomassa</t>
   </si>
   <si>
     <t>Mancomunitat de Municipis de la Comarca del Lluçanès</t>
   </si>
   <si>
     <t>Mancomunitat de Municipis de l'Alt Penedès</t>
   </si>
   <si>
     <t>Sant Sadurní d'Anoia</t>
   </si>
   <si>
     <t>Mancomunitat de Municipis del Bages per al Sanejament</t>
   </si>
   <si>
     <t>Mancomunitat de Municipis del Galzeran (Martorelles)</t>
   </si>
   <si>
     <t>Sant Fost de Campsentelles</t>
@@ -814,317 +679,272 @@
   <si>
     <t>Mancomunitat Intermunicipal del Cardener</t>
   </si>
   <si>
     <t>Mancomunitat Intermunicipal Voluntària La Plana</t>
   </si>
   <si>
     <t>Mancomunitat La Gavarresa</t>
   </si>
   <si>
     <t>Mancomunitat Penedès-Garraf</t>
   </si>
   <si>
     <t>Mancomunitat per a l'atenció dels minusvàlids psíquics de la Comarca de l'Anoia</t>
   </si>
   <si>
     <t>Mancomunitat Tegar del Garraf</t>
   </si>
   <si>
     <t>Marganell</t>
   </si>
   <si>
     <t>Masies de Roda</t>
   </si>
   <si>
-    <t>Les Masies de Roda</t>
-[...1 lines deleted...]
-  <si>
     <t>Masies de Voltregà</t>
   </si>
   <si>
-    <t>Les Masies de Voltregà</t>
-[...1 lines deleted...]
-  <si>
     <t>Masquefa</t>
   </si>
   <si>
     <t>Matadepera</t>
   </si>
   <si>
     <t>MC dels Municipis de Premià de Dalt, Premià de Mar i Vilassar de Dalt per Serv.Deixalleria</t>
   </si>
   <si>
     <t>Premià de Dalt</t>
   </si>
   <si>
     <t>MC Intermunicipal de Serveis d'Alella, el Masnou i Teià</t>
   </si>
   <si>
-    <t>Masnou</t>
-[...1 lines deleted...]
-  <si>
     <t>Mediona</t>
   </si>
   <si>
     <t>Monistrol de Calders</t>
   </si>
   <si>
     <t>Monistrol de Montserrat</t>
   </si>
   <si>
     <t>Montclar</t>
   </si>
   <si>
     <t>Montgat</t>
   </si>
   <si>
     <t>Montmaneu</t>
   </si>
   <si>
     <t>Montornès del Vallès</t>
   </si>
   <si>
     <t>Montseny</t>
   </si>
   <si>
     <t>Muntanyola</t>
   </si>
   <si>
     <t>Mura</t>
   </si>
   <si>
     <t>Museu de les Mines de Cercs</t>
   </si>
   <si>
     <t>Navarcles</t>
   </si>
   <si>
     <t>Navàs</t>
   </si>
   <si>
     <t>Nou de Berguedà</t>
   </si>
   <si>
-    <t>La Nou de Berguedà</t>
-[...1 lines deleted...]
-  <si>
     <t>Òdena</t>
   </si>
   <si>
     <t>Olèrdola</t>
   </si>
   <si>
     <t>Olesa de Bonesvalls</t>
   </si>
   <si>
     <t>Olivella</t>
   </si>
   <si>
     <t>Olvan</t>
   </si>
   <si>
     <t>Onaigua, EPEL</t>
   </si>
   <si>
     <t>Orís</t>
   </si>
   <si>
     <t>Oristà</t>
   </si>
   <si>
     <t>Orpí</t>
   </si>
   <si>
     <t>Òrrius</t>
   </si>
   <si>
     <t>Pacs del Penedès</t>
   </si>
   <si>
     <t>Palafolls</t>
   </si>
   <si>
     <t>Palau-solità i Plegamans</t>
   </si>
   <si>
     <t>Pallejà</t>
   </si>
   <si>
     <t>Palma de Cervelló</t>
   </si>
   <si>
-    <t>La Palma de Cervelló</t>
-[...1 lines deleted...]
-  <si>
     <t>Papiol</t>
   </si>
   <si>
-    <t>El Papiol</t>
-[...1 lines deleted...]
-  <si>
     <t>Parets del Vallès</t>
   </si>
   <si>
     <t>Patronat del Casal del Poble</t>
   </si>
   <si>
     <t>Patronat del Parc Geològic i Miner de la Catalunya Central: Geoparc</t>
   </si>
   <si>
     <t>Patronat Municipal Assistencial de Sant Joan de Vilatorrada</t>
   </si>
   <si>
     <t>Patronat Municipal de Música Jaume Puig i Arabia</t>
   </si>
   <si>
     <t>Sant Esteve de Palautordera</t>
   </si>
   <si>
     <t>Patronato Local de la Vivienda de Serchs, SL</t>
   </si>
   <si>
     <t>Perafita</t>
   </si>
   <si>
     <t>Piera</t>
   </si>
   <si>
     <t>Pla del Penedès</t>
   </si>
   <si>
-    <t>El Pla del Penedès</t>
-[...1 lines deleted...]
-  <si>
     <t>Pobla de Claramunt</t>
   </si>
   <si>
-    <t>La Pobla de Claramunt</t>
-[...4 lines deleted...]
-  <si>
     <t>Polinyà</t>
   </si>
   <si>
     <t>Pont de Vilomara i Rocafort</t>
   </si>
   <si>
-    <t>El Pont de Vilomara i Rocafort</t>
-[...1 lines deleted...]
-  <si>
     <t>Pontons</t>
   </si>
   <si>
     <t>Prats de Rei</t>
   </si>
   <si>
-    <t>Els Prats de Rei</t>
-[...1 lines deleted...]
-  <si>
     <t>Promoció Econòmica Lillet, SL</t>
   </si>
   <si>
     <t>Promocions Municipals Santjustenques S.A.</t>
   </si>
   <si>
     <t>Sant Just Desvern</t>
   </si>
   <si>
     <t>Puigdàlber</t>
   </si>
   <si>
     <t>Puig-reig</t>
   </si>
   <si>
     <t>Pujalt</t>
   </si>
   <si>
     <t>Quar</t>
   </si>
   <si>
-    <t>La Quar</t>
-[...1 lines deleted...]
-  <si>
     <t>Rajadell</t>
   </si>
   <si>
     <t xml:space="preserve">Rellinars </t>
   </si>
   <si>
-    <t>Rellinars</t>
-[...1 lines deleted...]
-  <si>
     <t>Roca del Vallès</t>
   </si>
   <si>
-    <t>La Roca del Vallès</t>
-[...1 lines deleted...]
-  <si>
     <t>Roda de Ter</t>
   </si>
   <si>
     <t>Rubió</t>
   </si>
   <si>
     <t>Rupit i Pruit</t>
   </si>
   <si>
     <t>Sagàs</t>
   </si>
   <si>
     <t>Saldes</t>
   </si>
   <si>
     <t>Sallent</t>
   </si>
   <si>
     <t>Sant Agustí de Lluçanès</t>
   </si>
   <si>
     <t>Sant Andreu de Llavaneres</t>
   </si>
   <si>
     <t>Sant Antoni de Vilamajor</t>
   </si>
   <si>
     <t>Sant Bartomeu del Grau</t>
   </si>
   <si>
     <t>Sant Boi de Lluçanès</t>
   </si>
   <si>
     <t>Sant Cebrià de Vallalta</t>
   </si>
   <si>
     <t xml:space="preserve">Sant Celoni </t>
   </si>
   <si>
-    <t>Sant Celoni</t>
-[...1 lines deleted...]
-  <si>
     <t>Sant Climent de Llobregat</t>
   </si>
   <si>
     <t>Sant Cugat Sesgarrigues</t>
   </si>
   <si>
     <t>Sant Esteve Sesrovires</t>
   </si>
   <si>
     <t>Sant Feliu de Codines</t>
   </si>
   <si>
     <t>Sant Feliu Sasserra</t>
   </si>
   <si>
     <t>Sant Fruitós de Bages</t>
   </si>
   <si>
     <t>Sant Hipòlit de Voltregà</t>
   </si>
   <si>
     <t>Sant Iscle de Vallalta</t>
   </si>
   <si>
     <t>Sant Jaume de Frontanyà</t>
@@ -1198,53 +1018,50 @@
   <si>
     <t>Santa Cecília de Voltregà</t>
   </si>
   <si>
     <t>Santa Coloma de Cervelló</t>
   </si>
   <si>
     <t>Santa Eugènia de Berga</t>
   </si>
   <si>
     <t>Santa Eulàlia de Riuprimer</t>
   </si>
   <si>
     <t>Santa Eulàlia de Ronçana</t>
   </si>
   <si>
     <t>Santa Fe del Penedès</t>
   </si>
   <si>
     <t>Santa Margarida de Montbui</t>
   </si>
   <si>
     <t>Santa Margarida i el Monjos</t>
   </si>
   <si>
-    <t>Santa Margarida i els Monjos</t>
-[...1 lines deleted...]
-  <si>
     <t>Santa Maria de Besora</t>
   </si>
   <si>
     <t>Santa Maria de Martorelles</t>
   </si>
   <si>
     <t>Santa Maria de Merlès</t>
   </si>
   <si>
     <t>Santa Maria de Miralles</t>
   </si>
   <si>
     <t>Santa Maria de Palautordera</t>
   </si>
   <si>
     <t>Santa Maria d'Oló</t>
   </si>
   <si>
     <t>Santa Susanna</t>
   </si>
   <si>
     <t>Santpedor</t>
   </si>
   <si>
     <t>Sentmenat</t>
@@ -1285,53 +1102,50 @@
   <si>
     <t>Taradell</t>
   </si>
   <si>
     <t>Tavèrnoles</t>
   </si>
   <si>
     <t>Tavertet</t>
   </si>
   <si>
     <t>Teià</t>
   </si>
   <si>
     <t>Tiana</t>
   </si>
   <si>
     <t>Tona</t>
   </si>
   <si>
     <t>Tordera</t>
   </si>
   <si>
     <t>Torre de Claramunt</t>
   </si>
   <si>
-    <t>La Torre de Claramunt</t>
-[...1 lines deleted...]
-  <si>
     <t>Torrelavit</t>
   </si>
   <si>
     <t>Torrelles de Foix</t>
   </si>
   <si>
     <t>Torrelles de Llobregat</t>
   </si>
   <si>
     <t>Ullastrell</t>
   </si>
   <si>
     <t>Vacarisses</t>
   </si>
   <si>
     <t>Vallbona d'Anoia</t>
   </si>
   <si>
     <t>Vallcebre</t>
   </si>
   <si>
     <t>Vallgorguina</t>
   </si>
   <si>
     <t>Vallirana</t>
@@ -1352,236 +1166,224 @@
     <t>Vilalba Sasserra</t>
   </si>
   <si>
     <t>Vilanova del Camí</t>
   </si>
   <si>
     <t>Vilanova del Vallès</t>
   </si>
   <si>
     <t>Vilassar de Dalt</t>
   </si>
   <si>
     <t>Vilobí del Penedès</t>
   </si>
   <si>
     <t>Viver i Serrateix</t>
   </si>
   <si>
     <t>Xarxa Avinyó de Telecomunicacions (XAT)</t>
   </si>
   <si>
     <t>Mancomunitat del Bages i del Moianès per l'Aigua</t>
   </si>
   <si>
     <t>Consorci de Promoció Turística del Penedès</t>
+  </si>
+  <si>
+    <t>EMD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...12 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
-      <charset val="1"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8"/>
+        <fgColor theme="4"/>
         <bgColor theme="6"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="0"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color theme="0"/>
+        <color indexed="64"/>
       </right>
-      <top/>
-[...1 lines deleted...]
-        <color theme="3"/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...34 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Oficina">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1589,51 +1391,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1641,51 +1443,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Oficina">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1700,65 +1502,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1779,7098 +1581,5012 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{575842FC-1EC8-4362-80F3-3ABAB753A55A}">
-  <dimension ref="A1:F349"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4788B524-8718-44EC-A7FB-A91D53227BE2}">
+  <dimension ref="A1:D349"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1:E1048576"/>
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="26" customWidth="1"/>
+    <col min="1" max="1" width="14.1796875" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.453125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="20.7265625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="19.54296875" style="5" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D2" s="1" t="s">
+      <c r="C2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="B3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="C3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A13" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A14" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A15" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A16" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A17" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A18" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A20" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A21" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A22" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="4" t="s">
         <v>10</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="1" t="s">
+      <c r="C24" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A28" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A29" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="1" t="s">
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A30" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A31" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A32" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B4" s="1" t="s">
+      <c r="D32" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A33" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A34" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A35" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A36" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A37" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A38" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="B38" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A39" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A40" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A41" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A42" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A43" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A44" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A45" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A46" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A47" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A48" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A49" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A50" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A51" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A52" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A53" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A54" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A55" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A56" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A57" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A58" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A59" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A60" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A61" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A62" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A63" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A64" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A65" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A66" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A67" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A68" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A69" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...62 lines deleted...]
-      <c r="E7" s="1" t="s">
+      <c r="B69" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A70" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A71" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A72" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A73" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A74" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A75" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A76" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A77" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A78" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A79" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A80" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A81" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A82" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A83" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A84" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A85" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A86" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A87" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A88" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A89" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A90" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A91" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C91" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="1" t="s">
-[...36 lines deleted...]
-      <c r="E9" s="1" t="s">
+      <c r="D91" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A92" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A93" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A94" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A95" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A96" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C96" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F9" s="1" t="s">
-[...96 lines deleted...]
-      <c r="E14" s="1" t="s">
+      <c r="D96" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A97" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C97" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="1" t="s">
-[...16 lines deleted...]
-      <c r="E15" s="1" t="s">
+      <c r="D97" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A98" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A99" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A100" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A101" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A102" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A103" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A105" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A106" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A107" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A108" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A109" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C109" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F15" s="1" t="s">
-[...16 lines deleted...]
-      <c r="E16" s="1" t="s">
+      <c r="D109" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A110" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A111" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A112" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A113" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A114" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A115" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A116" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A117" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A118" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A119" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A120" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A121" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A122" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A123" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A124" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A125" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A126" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A127" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A128" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A129" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A130" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A131" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A132" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A133" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A134" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A135" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A136" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A137" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A138" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A139" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A140" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A141" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A142" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A143" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A144" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A145" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A146" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A147" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A148" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A149" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A150" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A151" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A152" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A153" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A154" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A155" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A156" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A157" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A158" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A159" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A160" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A161" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A162" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A163" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A164" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A165" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A166" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A167" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A168" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A169" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A170" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A171" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A172" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A173" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A174" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A175" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A176" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A177" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A178" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A179" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A180" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A181" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A182" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A183" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A184" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A185" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A186" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A187" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A188" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A189" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A190" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A191" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A192" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A193" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A194" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A195" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A196" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C196" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F16" s="1" t="s">
-[...76 lines deleted...]
-      <c r="E20" s="1" t="s">
+      <c r="D196" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A197" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A198" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A199" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A200" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A201" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A202" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A203" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A204" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A205" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A206" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A207" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A208" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B208" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A209" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A210" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B210" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A211" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A212" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B212" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A213" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A214" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A215" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A216" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B216" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="26" x14ac:dyDescent="0.35">
+      <c r="A217" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A218" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A219" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A220" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A221" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A222" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B222" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A223" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A224" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A225" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B225" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A226" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B226" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A227" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A228" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B228" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A229" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A230" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B230" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A231" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A232" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A233" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A234" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A235" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B235" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A236" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B236" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A237" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A238" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A239" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A240" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B240" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A241" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A242" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B242" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A243" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B243" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A244" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A245" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A246" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A247" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B247" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A248" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A249" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A250" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B250" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A251" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B251" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A252" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B252" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A253" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B253" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A254" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B254" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A255" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B255" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A256" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B256" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A257" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B257" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A258" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B258" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A259" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B259" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A260" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B260" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A261" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B261" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A262" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B262" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A263" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B263" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A264" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B264" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A265" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B265" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A266" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B266" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A267" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B267" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A268" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B268" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A269" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A270" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B270" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A271" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B271" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A272" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B272" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A273" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B273" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A274" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B274" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A275" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B275" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A276" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B276" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A277" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B277" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A278" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B278" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A279" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B279" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A280" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B280" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A281" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B281" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A282" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B282" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A283" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B283" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A284" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B284" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A285" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B285" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A286" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B286" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A287" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B287" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A288" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B288" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A289" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B289" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A290" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B290" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A291" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B291" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A292" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B292" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A293" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B293" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A294" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B294" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A295" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B295" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A296" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B296" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A297" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B297" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A298" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B298" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A299" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="C299" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F20" s="1" t="s">
-[...33 lines deleted...]
-      <c r="D22" s="1" t="s">
+      <c r="D299" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A300" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B300" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A301" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B301" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A302" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B302" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A303" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B303" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A304" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B304" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A305" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B305" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A306" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B306" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A307" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B307" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A308" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B308" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A309" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B309" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A310" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B310" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A311" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B311" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A312" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B312" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A313" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B313" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D313" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A314" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B314" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D314" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A315" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B315" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A316" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B316" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A317" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B317" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A318" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B318" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A319" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B319" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A320" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B320" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A321" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B321" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A322" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B322" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A323" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B323" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A324" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B324" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A325" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B325" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A326" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B326" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A327" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B327" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A328" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B328" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A329" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B329" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A330" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B330" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A331" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B331" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A332" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B332" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A333" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B333" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A334" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B334" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A335" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B335" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A336" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B336" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A337" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B337" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D337" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A338" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B338" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A339" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B339" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D339" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A340" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B340" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A341" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B341" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A342" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B342" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D342" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A343" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B343" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A344" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B344" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A345" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B345" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A346" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B346" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A347" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B347" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A348" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B348" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A349" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...5208 lines deleted...]
-      <c r="B283" s="1" t="s">
+      <c r="B349" s="4" t="s">
         <v>364</v>
       </c>
-      <c r="C283" s="1" t="s">
-[...1329 lines deleted...]
-        <v>16</v>
+      <c r="C349" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D349" s="3" t="s">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E348:E349" xr:uid="{2ADED066-5449-41BB-9DBD-AA3639518B60}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C348:C349" xr:uid="{9A7FB896-48A5-44BD-A4DB-6B1638A26731}">
       <formula1>#REF!</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F348:F349" xr:uid="{EA2F5971-B232-4B38-AB6D-34248FF7DE60}">
-      <formula1>$E$2:$E$7</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D348:D349" xr:uid="{278F54BF-010E-4CD7-9866-3C718318A58E}">
+      <formula1>$C$1:$C$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...12 lines deleted...]
-  </extLst>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>Full1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FERNANDEZ DIAZ, MONTSERRAT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>